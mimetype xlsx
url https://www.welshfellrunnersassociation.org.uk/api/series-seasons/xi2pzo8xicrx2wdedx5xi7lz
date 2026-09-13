--- v5 (2026-07-30)
+++ v6 (2026-09-13)
@@ -55,51 +55,51 @@
   <si>
     <t>Category Position</t>
   </si>
   <si>
     <t>Eligible</t>
   </si>
   <si>
     <t>IneligibleReasons</t>
   </si>
   <si>
     <t>Race count</t>
   </si>
   <si>
     <t>Pipe Dream</t>
   </si>
   <si>
     <t>Ras Moel Wnion</t>
   </si>
   <si>
     <t>Fron Four</t>
   </si>
   <si>
     <t>Y Garn</t>
   </si>
   <si>
-    <t>Welsh 1000m Peaks/Copaon 1000m Cymru</t>
+    <t>Welsh 1000m Peaks/Ras Copaon 1000m Cymru</t>
   </si>
   <si>
     <t>Gladstone 9</t>
   </si>
   <si>
     <t>Penmaenmawr Fell Race</t>
   </si>
   <si>
     <t>Score</t>
   </si>
   <si>
     <t>Gavin</t>
   </si>
   <si>
     <t>Roberts</t>
   </si>
   <si>
     <t>Calder Valley Fell Runners</t>
   </si>
   <si>
     <t>V40</t>
   </si>
   <si>
     <t>M</t>
   </si>